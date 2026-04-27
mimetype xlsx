--- v0 (2026-02-12)
+++ v1 (2026-04-27)
@@ -138,57 +138,57 @@
   <si>
     <t>Ronninho Gás</t>
   </si>
   <si>
     <t>Troca de lâmpada em poste na Rua Alival Martins de Oliveira, no bairro Cedofeita</t>
   </si>
   <si>
     <t>Indicação nº 1068 de 2025</t>
   </si>
   <si>
     <t>Troca de lâmpada em poste na Rua Dr. José Pedro Ribeiro Junqueira, no bairro Maria Célia</t>
   </si>
   <si>
     <t>Indicação nº 1069 de 2025</t>
   </si>
   <si>
     <t>Troca de lâmpadas em postes na Rua do Rosário, no Centro</t>
   </si>
   <si>
     <t>Indicação nº 1070 de 2025</t>
   </si>
   <si>
     <t>Anselmo Leopoldino,Advogado Guilherme Macedo,Carlão,Eré,Geralda,Professor Diego Milioni,Ronninho Gás,Soninha Vieira,Tavinho da Saúde</t>
   </si>
   <si>
-    <t>Instalação de câmeras de segurança no Cemitério Municipal</t>
+    <t>Instalação de câmeras de segurança no cemitério municipal</t>
   </si>
   <si>
     <t>Indicação nº 1071 de 2025</t>
   </si>
   <si>
-    <t>Limpeza das canaletas de escoamento de água do Cemitério Municipal</t>
+    <t>Limpeza das canaletas de escoamento de água do cemitério municipal</t>
   </si>
   <si>
     <t>Indicação nº 1072 de 2025</t>
   </si>
   <si>
     <t>Anselmo Leopoldino</t>
   </si>
   <si>
     <t>Reparo da cobertura do PSF Amaury Corrêa, no bairro Cedofeita</t>
   </si>
   <si>
     <t>Indicação nº 1073 de 2025</t>
   </si>
   <si>
     <t>Geralda</t>
   </si>
   <si>
     <t>Repintura das faixas de parada de ônibus na Avenida Cardoso Saraiva, no Centro</t>
   </si>
   <si>
     <t>Indicação nº 1074 de 2025</t>
   </si>
   <si>
     <t>Troca de lâmpada em poste na Rua João Batista de Oliveira, no loteamento Morada da Garça</t>
   </si>